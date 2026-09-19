--- v0 (2026-07-22)
+++ v1 (2026-09-19)
@@ -266,51 +266,51 @@
               <w:tab/>
               <w:t xml:space="preserve">:  Denny Irawan</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <!-- Space -->
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:p>
     <!-- Contribution Details -->
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">Berdasarkan hasil pemantauan selama ini kontribusi yang bersangkutan Baik. Mahasisiwa prodi sistem informasi semester 8 </w:t>
+        <w:t xml:space="preserve">Berdasarkan hasil pemantauan selama ini kontribusi yang bersangkutan Baik. Mahasisiwa prodi sistem informasi semester 8 , magang di kampus ubsi solo dengan keahlian public speaking dan sering menjadi MC dalam kegiatan2 yg di adakan oleh kampus, juga terlibat lgsg marketing di lapangan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t>Bersama ini saya rekomendasikan hasil pengamatan kinerja yang bersangkutan dengan rincian sebagai berikut :</w:t>
       </w:r>
     </w:p>
     <!-- Evaluasi Table (Zebra Styled Grid Table) -->
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9000" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="CBD5E1"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="CBD5E1"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CBD5E1"/>